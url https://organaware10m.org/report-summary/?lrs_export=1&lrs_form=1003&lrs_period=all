--- v0 (2026-08-24)
+++ v1 (2026-10-16)
@@ -54,193 +54,256 @@
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">3231</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">3231A1</t>
         </is>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2">
         <v>180</v>
       </c>
       <c r="E2">
         <v>150</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">3231 — Total</t>
+          <t xml:space="preserve">3231</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3231A2</t>
         </is>
       </c>
       <c r="C3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D3">
-        <v>180</v>
+        <v>591</v>
       </c>
       <c r="E3">
-        <v>150</v>
+        <v>592</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">3232</t>
+          <t xml:space="preserve">3231</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">3232B4</t>
+          <t xml:space="preserve">3231A3</t>
         </is>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="E4">
-        <v>103</v>
+        <v>75</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">3232 — Total</t>
+          <t xml:space="preserve">3231 — Total</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D5">
-        <v>103</v>
+        <v>856</v>
       </c>
       <c r="E5">
-        <v>103</v>
+        <v>817</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">3233</t>
+          <t xml:space="preserve">3232</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">3233 E1</t>
+          <t xml:space="preserve">3232B2</t>
         </is>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D6">
-        <v>88</v>
+        <v>144</v>
       </c>
       <c r="E6">
-        <v>80</v>
+        <v>138</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">3233 — Total</t>
+          <t xml:space="preserve">3232</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3232B4</t>
         </is>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E7">
-        <v>80</v>
+        <v>103</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">3234</t>
+          <t xml:space="preserve">3232 — Total</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">3234H1</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D8">
-        <v>87</v>
+        <v>247</v>
       </c>
       <c r="E8">
-        <v>80</v>
+        <v>241</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">3234 — Total</t>
+          <t xml:space="preserve">3233</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3233 E1</t>
         </is>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E9">
         <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
+          <t xml:space="preserve">3233 — Total</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C10">
+        <v>1</v>
+      </c>
+      <c r="D10">
+        <v>88</v>
+      </c>
+      <c r="E10">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3234</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3234H1</t>
+        </is>
+      </c>
+      <c r="C11">
+        <v>1</v>
+      </c>
+      <c r="D11">
+        <v>87</v>
+      </c>
+      <c r="E11">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3234 — Total</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C12">
+        <v>1</v>
+      </c>
+      <c r="D12">
+        <v>87</v>
+      </c>
+      <c r="E12">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
           <t xml:space="preserve">Grand Total</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...11 lines deleted...]
-        <v>413</v>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C13">
+        <v>13</v>
+      </c>
+      <c r="D13">
+        <v>1278</v>
+      </c>
+      <c r="E13">
+        <v>1218</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>